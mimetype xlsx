--- v0 (2026-02-01)
+++ v1 (2026-05-06)
@@ -54,558 +54,558 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Baixa Grande do Ribeiro - PMBGR</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/113/plo01-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/113/plo01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a jornada de trabalho dos enfermeiros e técnicos de enfermagem do Hospital de Pequeno Porte Milton Reis no Município de Baixa Grande do Ribeiro e dá outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/114/plo02-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/114/plo02-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste de diretrizes de concessão, bem como sobre a alteração da nomenclatura dada ao incentivo financeiro variável por desempenho para os profissionais da atenção primaria de saúde - APS - PREVINE BRASIL, alterando legislação anterior sobre o tema em especial a lei municipal nº, tudo em atendimento as portarias nº2.979 e nº3.222 provenientes da Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/115/plo-03-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/115/plo-03-2022.pdf</t>
   </si>
   <si>
     <t>Cria na Estrutura Administrativa da Prefeitura Municipal de Baixa Grande do Ribeiro a Secretaria Municipal de Transportes e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/116/plo04-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/116/plo04-2022.pdf</t>
   </si>
   <si>
     <t>Cria na Estrutura Administrativa da Prefeitura Municipal de Baixa Grande do Ribeiro a Guarda Civil Municipal de Baixa Grande do Ribeiro - Pi - GCM-BGR  e dá outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Geno Pereira</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/118/plo-05-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/118/plo-05-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Rua Dário Pereira como logradouro público da cidade de Baixa Grande do Ribeiro - Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/119/plo-06-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/119/plo-06-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo público de Auxiliar Pedagógico no Município de  Baixa Grande do Ribeiro e dá outras providências.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/120/plo-07-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/120/plo-07-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos vencimentos dos servidores da educação de Baixa Grande do Ribeiro - Pi e dá outras providencias.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/121/plo-08-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/121/plo-08-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Regulamentação do Contratos de Aforamento (Enfiteuse) constituídos pelo Município de Baixa Grande Do Ribeiro - PI e dá outras providências.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/123/plo-09-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/123/plo-09-2022.pdf</t>
   </si>
   <si>
     <t>Inclui os Arts. 238-A e 238-B e seus parágrafos e incisos na Lei Complementar Municipal nº006, de 18 de dezembro de 2018 e alterações posteriores e dá outras providencias.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/124/plo-10-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/124/plo-10-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Direitos do Idoso, do Fundo Municipal de Direitos do Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Câmara Municipal de Baixa Grande do Ribeiro - CMBGR</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/133/plo-11-2022-ldo.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/133/plo-11-2022-ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Leicivaldo Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/134/plo-12-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/134/plo-12-2022.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário do município de Baixa Grande do Ribeiro a "Semana da Cultura Evangélica" e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/135/plo-13-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/135/plo-13-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção dos contratos de Enfiteuse constituídos pelo município de Baixa Grande do Ribeiro, Estado do Piauí, nos termos da legislação vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/137/pl_14-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/137/pl_14-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS VENCIMENTOS DOS SERVIDORES DA SECRETARIA MUNICIPAL DE SAÚDE DE BAIXA GRANDE DO RIBEIRO-PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/138/plo_15-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/138/plo_15-2022.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde (UBS) localizada na rua Santa Isabel nº1479, no Bairro de Fátima no Município de Baixa Grande do Ribeiro-Pi.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/140/plo_16-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/140/plo_16-2022.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde (UBS) localizada no povoado Alto Bonito, zona rural, do Município de Baixa Grande do Ribeiro -PI.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/141/plo_17-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/141/plo_17-2022.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde (UBS) localizada no povoado vão da Taboca, zona rural, Município de Baixa Grande do Ribeiro-PI</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/142/plo_18-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/142/plo_18-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial de Agente Comunitário da Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional nº120/2022 e da Portaria GM/MS nº2.109, de 30 de junho de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ananias Borges</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/143/plo_19-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/143/plo_19-2022.pdf</t>
   </si>
   <si>
     <t>Denominação da Unidade Básica de Saúde (UBS) “Umbelina Rodrigues” localizada na Barra das Colheres, zona rural deste Município de Baixa Grande do Ribeiro- PI, e dá outras providencias.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/144/plo-20-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/144/plo-20-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da RUA FÉLIX VALUAR como logradouro público da cidade de Baixa Grande do Ribeiro - Estado do PI, e dá outras providencias.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/145/plo-21-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/145/plo-21-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da RUA PEDRO CEM como logradouro público da cidade de Baixa Grande do Ribeiro - Estado do PI, e dá outras providencias.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/146/plo-22-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/146/plo-22-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do processo seletivo para o cargo de gestor escolar segundo critérios técnicos de mérito e desempenho.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/147/plo_23-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/147/plo_23-2022.pdf</t>
   </si>
   <si>
     <t>Denomina a pista de prado da sede do município como "Pista de prado João Luiz Fernandes" e dá outras providências.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/148/plo_24-2022-loa.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/148/plo_24-2022-loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa as despesas da administração, direta e indireta no município de Baixa Grande do Ribeiro para o exercício de 2023.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Rodrigo Rocha</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/152/plo-25-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/152/plo-25-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Selo " Empresa Amiga do Jovem e do Adolescente Aprendiz" no âmbito do município de Baixa Grande do Ribeiro- PI</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/153/plo-26-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/153/plo-26-2022.pdf</t>
   </si>
   <si>
     <t>Institui campanha municipal de orientação aos idosos contra fraudes e golpes no âmbito do comercio eletrónico e na internet, e dá outras providencias.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/154/plo-27-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/154/plo-27-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do plano plurianual 2022/2025, instituído pela Lei Nº,134 de 16 de Dezembro de 2021</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/155/plo-28_2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/155/plo-28_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a mudança de localização do campo de futebol do Povoado Almecegas, no município de Baixa Grande do ribeiro-pi e adota outras providencias.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/156/plo-29_2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/156/plo-29_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação da listagem de medicamentos disponíveis em em falta na Rede Municipal de Saúde no Município de Baixa Grande do Ribeiro - Pi, e da outras providencias.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/129/pdl-01-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/129/pdl-01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Titulo de Cidadão Honorário ao Pastor Mauro Leite de Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/130/pdl02-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/130/pdl02-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Titulo de Cidadã Honorária a Pastora Solineide Luz Leite, e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/117/pr-01-2022-calendario.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/117/pr-01-2022-calendario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Calendário de Reuniões Ordinárias da Câmara Municipal de Vereadores de Baixa Grande do Ribeiro - PI para a 2º Sessão Legislativa da 8º Legislatura do ano de 2022</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/132/pr-02-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/132/pr-02-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e filiação desta Câmara Municipal á Associação Brasileira de Câmaras Municipais ABRACAM, e dá outras providencias.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/157/resolucao_003-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/157/resolucao_003-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura de cargos de provimento em comissão de recrutamento amplo do quadro de pessoal do grupo de assessoramento politico parlamentar e da outras providencias.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/122/indicativo-01-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/122/indicativo-01-2022.pdf</t>
   </si>
   <si>
     <t>Indicar para implantar plano permanente de higienização e desinfeção das unidades escolares municipais, medida preventiva e ativa contra a Pandemia COVID-19, no município de Baixa Grande do Ribeiro - Piauí.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao-02-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao-02-2022.pdf</t>
   </si>
   <si>
     <t>Indica construir uma quadra poliesportiva na zona rural, no município de Baixa Grande Do Ribeiro – PI.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/126/indicativo-03-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/126/indicativo-03-2022.pdf</t>
   </si>
   <si>
     <t>Indica a contratação de um Médico(a) Pediatra para o município de Baixa Grande do Ribeiro - Piaui</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/127/indicativo-04-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/127/indicativo-04-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a Contratação de um Medico(a) Ginecologista para atender as Mulheres no município de Baixa Grande do Ribeiro - Piaui.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Zé Filho</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Para o Poder Executivo Municipal analisar a possibilidade de implantação do serviço de Fisioterapia, dentro do Programa Saúde da Família, nas Unidades Básicas de Saúde (UBS) do Município, integradas ás equipes (PSF) já instaladas.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/131/indicativo-06-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/131/indicativo-06-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que solicite junto a Secretaria de Saúde do Estado a aplicação do carro Fumacê (pulverização de inseticida) em toda cidade.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao-n07-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao-n07-2022.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de perfuração de um poço na localidade "Colheres", zona Rural do município de Baixa Grande do Ribeiro - Piaui.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/149/indicativo-08-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/149/indicativo-08-2022.pdf</t>
   </si>
   <si>
     <t>CONTRUÇÃO DE UM TERMINAL RODOVIARIO.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/150/indicativo-09-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/150/indicativo-09-2022.pdf</t>
   </si>
   <si>
     <t>INDICA A VIABILIZAÇÃO DO RETORNO DA FEIRA LIVRE NA ZONA URBANA NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/151/indicativo-10-2022.pdf</t>
+    <t>http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/151/indicativo-10-2022.pdf</t>
   </si>
   <si>
     <t>"CONTRUÇÃO DE UMA ROTATORIA (ANEL VIÁRIO), INSTALAÇÃO DE REDUTORES DE VELOCIDADE E DEVIDA SINALIZAÇÃO NO ENTRONCAMENTO DA AVENIDA ARI ROCHA NO BAIRRO DE FATIMA".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -912,68 +912,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/113/plo01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/114/plo02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/115/plo-03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/116/plo04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/118/plo-05-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/119/plo-06-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/120/plo-07-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/121/plo-08-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/123/plo-09-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/124/plo-10-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/133/plo-11-2022-ldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/134/plo-12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/135/plo-13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/137/pl_14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/138/plo_15-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/140/plo_16-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/141/plo_17-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/142/plo_18-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/143/plo_19-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/144/plo-20-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/145/plo-21-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/146/plo-22-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/147/plo_23-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/148/plo_24-2022-loa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/152/plo-25-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/153/plo-26-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/154/plo-27-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/155/plo-28_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/156/plo-29_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/129/pdl-01-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/130/pdl02-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/117/pr-01-2022-calendario.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/132/pr-02-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/157/resolucao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/122/indicativo-01-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao-02-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/126/indicativo-03-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/127/indicativo-04-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/131/indicativo-06-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao-n07-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/149/indicativo-08-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/150/indicativo-09-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/151/indicativo-10-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/113/plo01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/114/plo02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/115/plo-03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/116/plo04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/118/plo-05-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/119/plo-06-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/120/plo-07-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/121/plo-08-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/123/plo-09-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/124/plo-10-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/133/plo-11-2022-ldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/134/plo-12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/135/plo-13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/137/pl_14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/138/plo_15-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/140/plo_16-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/141/plo_17-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/142/plo_18-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/143/plo_19-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/144/plo-20-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/145/plo-21-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/146/plo-22-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/147/plo_23-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/148/plo_24-2022-loa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/152/plo-25-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/153/plo-26-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/154/plo-27-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/155/plo-28_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/156/plo-29_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/129/pdl-01-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/130/pdl02-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/117/pr-01-2022-calendario.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/132/pr-02-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/157/resolucao_003-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/122/indicativo-01-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao-02-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/126/indicativo-03-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/127/indicativo-04-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/131/indicativo-06-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao-n07-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/149/indicativo-08-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/150/indicativo-09-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixagrandedoribeiro.pi.leg.br/media/sapl/public/materialegislativa/2022/151/indicativo-10-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>